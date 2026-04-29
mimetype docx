--- v0 (2025-10-16)
+++ v1 (2026-04-29)
@@ -1,2706 +1,2750 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="2EF320A0" w14:textId="77777777" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00970023">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="10" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Gesuch zur Erteilung eines Gastgewerbepatentes für einen Anlass</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="40376D12" w14:textId="77777777" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00970023">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="10" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Art. 14 + 15 des Gastwirtschaftsgesetzes vom 26. November 1995 (GWG)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="2960284D" w14:textId="397FB9F4" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00970023">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="10" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00970023" w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Das Patentgesuch ist </w:t>
       </w:r>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidR="00970023" w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>vollständig ausgefüllt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidR="00EB3C49" w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> spätestens 14 Tage vor der Veranstaltung der Gemeinderatskanzlei Andwil einzureichen.</w:t>
+        <w:t xml:space="preserve"> spätestens </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>drei</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3C49" w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wochen</w:t>
+      </w:r>
+      <w:r w:rsidR="00970023" w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vor der Veranstaltung der Gemeinderatskanzlei Andwil einzureichen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="68F6E6DD" w14:textId="77777777" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00970023">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
-[...7 lines deleted...]
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="6303A4C5" w14:textId="481C46D9" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00CE6817" w:rsidP="00970023">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
-[...7 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-700471925"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00B06546">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00970023" w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidR="00970023" w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>mit Alkoholausschank</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="1DD4F668" w14:textId="09EEE0A3" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00CE6817" w:rsidP="00970023">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
-[...7 lines deleted...]
-      <w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-750348808"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00B06546">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="28"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00970023" w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00970023" w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>ohne Alkoholausschank</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="0DFDA949" w14:textId="77777777" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00970023">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9993" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2694"/>
-        <w:gridCol w:w="3544"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="851"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="920"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00970023" w:rsidRPr="00970023" w:rsidTr="00970023">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00970023" w:rsidRPr="00B06546" w14:paraId="133F855E" w14:textId="77777777" w:rsidTr="00970023">
         <w:trPr>
           <w:trHeight w:val="334"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00D31C21">
+          <w:p w14:paraId="5753FD28" w14:textId="77777777" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00D31C21">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00970023">
+            <w:r w:rsidRPr="00B06546">
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
               <w:t>Anlass:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...22 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+            </w:rPr>
+            <w:id w:val="1600063256"/>
+            <w:placeholder>
+              <w:docPart w:val="80C25FBB1EC3471E833BFE7886FF8CF6"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7299" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="4C23C4BE" w14:textId="58505C2B" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00CE6817" w:rsidP="00D31C21">
+                <w:pPr>
+                  <w:spacing w:line="340" w:lineRule="exact"/>
+                  <w:ind w:right="-2"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B06546">
+                  <w:rPr>
+                    <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00970023" w:rsidRPr="00970023" w:rsidTr="00970023">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00970023" w:rsidRPr="00B06546" w14:paraId="19F841DD" w14:textId="77777777" w:rsidTr="00970023">
         <w:trPr>
           <w:trHeight w:val="334"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00D31C21">
+          <w:p w14:paraId="06EC208C" w14:textId="77777777" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00D31C21">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:ind w:right="-2"/>
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7299" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00D31C21">
-[...2 lines deleted...]
-              <w:ind w:right="-2"/>
+          <w:sdt>
+            <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
-            </w:pPr>
-[...73 lines deleted...]
-          </w:p>
+              <w:id w:val="1634677061"/>
+              <w:placeholder>
+                <w:docPart w:val="797CD12F95E241BDB2A7268630B66526"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="2BA95395" w14:textId="1DECBECE" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00CE6817" w:rsidP="00D31C21">
+                <w:pPr>
+                  <w:spacing w:line="340" w:lineRule="exact"/>
+                  <w:ind w:right="-2"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B06546">
+                  <w:rPr>
+                    <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00970023" w:rsidRPr="00970023" w:rsidTr="00970023">
+      <w:tr w:rsidR="00970023" w:rsidRPr="00B06546" w14:paraId="1036BE90" w14:textId="77777777" w:rsidTr="00B06546">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00D31C21">
+          <w:p w14:paraId="640380BE" w14:textId="77777777" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00D31C21">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="4678"/>
                 <w:tab w:val="left" w:pos="4962"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6521"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="6946"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00970023">
+            <w:r w:rsidRPr="00B06546">
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
               <w:t>Datum, Zeit:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+            </w:rPr>
+            <w:id w:val="-94254923"/>
+            <w:placeholder>
+              <w:docPart w:val="1CE8BB19AD7646A7962270CBCEEB0729"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:date>
+              <w:dateFormat w:val="dd.MM.yyyy"/>
+              <w:lid w:val="de-CH"/>
+              <w:storeMappedDataAs w:val="dateTime"/>
+              <w:calendar w:val="gregorian"/>
+            </w:date>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3402" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="756EE178" w14:textId="14B26245" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00CE6817" w:rsidP="00D31C21">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2410"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="4536"/>
+                    <w:tab w:val="left" w:pos="4678"/>
+                    <w:tab w:val="left" w:pos="4962"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6521"/>
+                    <w:tab w:val="left" w:pos="6663"/>
+                    <w:tab w:val="left" w:pos="6946"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
+                  </w:tabs>
+                  <w:spacing w:line="340" w:lineRule="exact"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B06546">
+                  <w:rPr>
+                    <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00D31C21">
+          <w:p w14:paraId="39CCC0BD" w14:textId="37234D91" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00D31C21">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="4678"/>
                 <w:tab w:val="left" w:pos="4962"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6521"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="6946"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00970023">
+            <w:r w:rsidRPr="00B06546">
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...6 lines deleted...]
-              </w:fldChar>
+              <w:t>Beginn:</w:t>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text2"/>
-            <w:r w:rsidRPr="00970023">
+            <w:r w:rsidR="00CE6817" w:rsidRPr="00B06546">
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00970023">
-[...51 lines deleted...]
-            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+            </w:rPr>
+            <w:id w:val="1688951828"/>
+            <w:placeholder>
+              <w:docPart w:val="50638CE33DBD47F29314C87DA879AAB9"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="851" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="7F0AEE25" w14:textId="1E60AEDE" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00CE6817" w:rsidP="00D31C21">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2410"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="4536"/>
+                    <w:tab w:val="left" w:pos="4678"/>
+                    <w:tab w:val="left" w:pos="4962"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6521"/>
+                    <w:tab w:val="left" w:pos="6663"/>
+                    <w:tab w:val="left" w:pos="6946"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
+                  </w:tabs>
+                  <w:spacing w:line="340" w:lineRule="exact"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B06546">
+                  <w:rPr>
+                    <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="851" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00D31C21">
+          <w:p w14:paraId="615EF953" w14:textId="77777777" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00D31C21">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="4678"/>
                 <w:tab w:val="left" w:pos="4962"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6521"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="6946"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00970023">
+            <w:r w:rsidRPr="00B06546">
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Beginn:</w:t>
+              <w:t>Ende:</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+            </w:rPr>
+            <w:id w:val="-4368118"/>
+            <w:placeholder>
+              <w:docPart w:val="9D86CA5458CD494F89D528CC50363C9B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="920" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="138FD6F9" w14:textId="7E213FCE" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00CE6817" w:rsidP="00D31C21">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2410"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="4536"/>
+                    <w:tab w:val="left" w:pos="4678"/>
+                    <w:tab w:val="left" w:pos="4962"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6521"/>
+                    <w:tab w:val="left" w:pos="6663"/>
+                    <w:tab w:val="left" w:pos="6946"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
+                  </w:tabs>
+                  <w:spacing w:line="340" w:lineRule="exact"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B06546">
+                  <w:rPr>
+                    <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00970023" w:rsidRPr="00B06546" w14:paraId="6654A424" w14:textId="77777777" w:rsidTr="00970023">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00D31C21">
+          <w:p w14:paraId="1F396551" w14:textId="77777777" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00D31C21">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2410"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
+              </w:tabs>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B06546">
+              <w:rPr>
+                <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Ort der Bewirtung:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+            </w:rPr>
+            <w:id w:val="2140765474"/>
+            <w:placeholder>
+              <w:docPart w:val="A8D8EF6762474EE3B15D8228E3EFDB1E"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7299" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="77F0A771" w14:textId="059AA1B4" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00CE6817" w:rsidP="00D31C21">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2410"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
+                  </w:tabs>
+                  <w:spacing w:line="340" w:lineRule="exact"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B06546">
+                  <w:rPr>
+                    <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00970023" w:rsidRPr="00B06546" w14:paraId="6F7FD632" w14:textId="77777777" w:rsidTr="00B06546">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="135"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5829F04A" w14:textId="77777777" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00970023">
+            <w:pPr>
+              <w:pStyle w:val="Fuzeile"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4819"/>
+                <w:tab w:val="clear" w:pos="9071"/>
+                <w:tab w:val="left" w:pos="2332"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="6521"/>
+                <w:tab w:val="left" w:pos="6663"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
+              </w:tabs>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B06546">
+              <w:rPr>
+                <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Verantwortliche Person:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+            </w:rPr>
+            <w:id w:val="749853030"/>
+            <w:placeholder>
+              <w:docPart w:val="DCE4E1ABBBA24EB88E6B41208684DDE4"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3402" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="5BF42059" w14:textId="49769615" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00CE6817" w:rsidP="00970023">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2410"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="4536"/>
+                    <w:tab w:val="left" w:pos="4678"/>
+                    <w:tab w:val="left" w:pos="4962"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6521"/>
+                    <w:tab w:val="left" w:pos="6663"/>
+                    <w:tab w:val="left" w:pos="6946"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
+                  </w:tabs>
+                  <w:spacing w:line="340" w:lineRule="exact"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B06546">
+                  <w:rPr>
+                    <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F89CB87" w14:textId="77777777" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00EB3C49" w:rsidP="00970023">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="4536"/>
                 <w:tab w:val="left" w:pos="4678"/>
                 <w:tab w:val="left" w:pos="4962"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="6521"/>
                 <w:tab w:val="left" w:pos="6663"/>
                 <w:tab w:val="left" w:pos="6946"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00970023">
+            <w:r w:rsidRPr="00B06546">
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
-              <w:t>….</w:t>
+              <w:t>E-Mail/Tel.</w:t>
+            </w:r>
+            <w:r w:rsidR="00970023" w:rsidRPr="00B06546">
+              <w:rPr>
+                <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...68 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+            </w:rPr>
+            <w:id w:val="-157625366"/>
+            <w:placeholder>
+              <w:docPart w:val="5A9BC72982CD42A78B236E3EAF3DD7FF"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2622" w:type="dxa"/>
+                <w:gridSpan w:val="3"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="2451C1AD" w14:textId="30336BA5" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00CE6817" w:rsidP="00970023">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2410"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="4536"/>
+                    <w:tab w:val="left" w:pos="4678"/>
+                    <w:tab w:val="left" w:pos="4962"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6521"/>
+                    <w:tab w:val="left" w:pos="6663"/>
+                    <w:tab w:val="left" w:pos="6946"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
+                  </w:tabs>
+                  <w:spacing w:line="340" w:lineRule="exact"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B06546">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00970023" w:rsidRPr="00970023" w:rsidTr="00970023">
+      <w:tr w:rsidR="00970023" w:rsidRPr="00B06546" w14:paraId="05FB8949" w14:textId="77777777" w:rsidTr="00970023">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00D31C21">
+          <w:p w14:paraId="16493FE4" w14:textId="77777777" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00970023">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00970023">
+            <w:r w:rsidRPr="00B06546">
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Ort der Bewirtung:</w:t>
+              <w:t>Adresse:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...28 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+            </w:rPr>
+            <w:id w:val="836659540"/>
+            <w:placeholder>
+              <w:docPart w:val="1A4E8036DC8846BA8EB23AD6E8DE15F9"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7299" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:tcBorders>
+                  <w:top w:val="nil"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="1324CDE5" w14:textId="75740CD2" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00CE6817" w:rsidP="00970023">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2410"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="4536"/>
+                    <w:tab w:val="left" w:pos="4678"/>
+                    <w:tab w:val="left" w:pos="4962"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="6521"/>
+                    <w:tab w:val="left" w:pos="6663"/>
+                    <w:tab w:val="left" w:pos="6946"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
+                  </w:tabs>
+                  <w:spacing w:line="340" w:lineRule="exact"/>
+                  <w:ind w:left="-209" w:firstLine="209"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B06546">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00970023" w:rsidRPr="00970023" w:rsidTr="00970023">
+      <w:tr w:rsidR="00970023" w:rsidRPr="00B06546" w14:paraId="0569D75F" w14:textId="77777777" w:rsidTr="00970023">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...244 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+          <w:p w14:paraId="1DCE66C0" w14:textId="77777777" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00D31C21">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00970023">
+            <w:r w:rsidRPr="00B06546">
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Adresse:</w:t>
+              <w:t>Rechnungsempfänger:</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...100 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+            </w:rPr>
+            <w:id w:val="-1111827532"/>
+            <w:placeholder>
+              <w:docPart w:val="39F92E64496941A39987714E656E7D9C"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="7299" w:type="dxa"/>
+                <w:gridSpan w:val="5"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:left w:val="nil"/>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="nil"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="12489431" w14:textId="6DE84DE5" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00CE6817" w:rsidP="00D31C21">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2410"/>
+                    <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
+                  </w:tabs>
+                  <w:spacing w:line="340" w:lineRule="exact"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B06546">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00970023" w:rsidRPr="00970023" w:rsidTr="00970023">
+      <w:tr w:rsidR="00EB3C49" w:rsidRPr="00B06546" w14:paraId="2AE495E3" w14:textId="77777777" w:rsidTr="00970023">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
-          <w:tblCellMar>
-[...2 lines deleted...]
-          </w:tblCellMar>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00D31C21">
+          <w:p w14:paraId="48781A7F" w14:textId="77777777" w:rsidR="00EB3C49" w:rsidRPr="00B06546" w:rsidRDefault="00EB3C49" w:rsidP="00D31C21">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00970023">
+            <w:r w:rsidRPr="00B06546">
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Rec</w:t>
-[...6 lines deleted...]
-              <w:t>hnungsempfänger:</w:t>
+              <w:t>Erwartete Besucherzahl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7299" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00D31C21">
+          <w:p w14:paraId="429D62D0" w14:textId="086AD7E1" w:rsidR="00EB3C49" w:rsidRPr="00B06546" w:rsidRDefault="00EB3C49" w:rsidP="00D31C21">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2410"/>
                 <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
               </w:tabs>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00970023">
+            <w:r w:rsidRPr="00B06546">
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin">
-[...6 lines deleted...]
-              </w:fldChar>
+              <w:t xml:space="preserve">ca. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00970023">
-[...56 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="1912892946"/>
+                <w:placeholder>
+                  <w:docPart w:val="E228D018135A444492470BB9579464DB"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CA159A" w:rsidRPr="00B06546">
+                  <w:rPr>
+                    <w:rStyle w:val="Platzhaltertext"/>
+                    <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="1E56F484" w14:textId="3CA1B163" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00F00777" w:rsidP="00970023">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2410"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6D95A8" w14:textId="490AAA26" w:rsidR="00F00777" w:rsidRPr="00B06546" w:rsidRDefault="00F00777" w:rsidP="00970023">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2410"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Am Anlass werden temporäre Aussenanlagen (Zelte o.ä.) erstellt:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52528375" w14:textId="4732895C" w:rsidR="00F00777" w:rsidRPr="00B06546" w:rsidRDefault="00CE6817" w:rsidP="00970023">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2410"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="253481678"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00B06546">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00F00777" w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00777" w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00777" w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0E0"/>
+      </w:r>
+      <w:r w:rsidR="00F00777" w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bitte einen Situationsplan einreichen, inkl. Grösse, Grillstellen, Friteusen o.ä.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4106"/>
+        <w:gridCol w:w="5949"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00B06546" w14:paraId="1E562768" w14:textId="77777777" w:rsidTr="00B06546">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53160D9E" w14:textId="14306625" w:rsidR="00B06546" w:rsidRDefault="00B06546" w:rsidP="00B06546">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2410"/>
+                <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
+              </w:tabs>
+              <w:spacing w:line="340" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B06546">
+              <w:rPr>
+                <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bezeichnung temporäre Aussenanlage:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:id w:val="-936437540"/>
+            <w:placeholder>
+              <w:docPart w:val="827D44C4DEE64C1984D0604B3C620AAF"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5949" w:type="dxa"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="10155B24" w14:textId="6104A79C" w:rsidR="00B06546" w:rsidRDefault="00B06546" w:rsidP="00B06546">
+                <w:pPr>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="2410"/>
+                    <w:tab w:val="left" w:leader="underscore" w:pos="9639"/>
+                  </w:tabs>
+                  <w:spacing w:line="340" w:lineRule="exact"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                    <w:szCs w:val="22"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="628E2F38" w14:textId="6A347432" w:rsidR="00F00777" w:rsidRPr="00B06546" w:rsidRDefault="00F00777" w:rsidP="00970023">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2410"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:id w:val="-1824259634"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00B06546">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+              <w:sz w:val="32"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Nein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DC5D34" w14:textId="77777777" w:rsidR="00F00777" w:rsidRPr="00B06546" w:rsidRDefault="00F00777" w:rsidP="00970023">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2410"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E311EB" w14:textId="77777777" w:rsidR="00F00777" w:rsidRPr="00B06546" w:rsidRDefault="00F00777" w:rsidP="00970023">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2410"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B2D418E" w14:textId="77777777" w:rsidR="00F00777" w:rsidRPr="00B06546" w:rsidRDefault="00F00777" w:rsidP="00970023">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2410"/>
+          <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
+        </w:tabs>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1707E0AC" w14:textId="77777777" w:rsidR="00F00777" w:rsidRPr="00B06546" w:rsidRDefault="00F00777" w:rsidP="00970023">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3472"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="4889"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00970023" w:rsidRPr="00970023" w:rsidTr="00D31C21">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00970023" w:rsidRPr="00B06546" w14:paraId="0C59FA3F" w14:textId="77777777" w:rsidTr="00D31C21">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3472" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00D31C21">
+          <w:p w14:paraId="08EF37A2" w14:textId="77777777" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00D31C21">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00970023">
+            <w:r w:rsidRPr="00B06546">
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
               <w:t>Ort, Datum</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00D31C21">
+          <w:p w14:paraId="5C3606DC" w14:textId="77777777" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00D31C21">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+          <w:p w14:paraId="1FB20AED" w14:textId="77777777" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00970023">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00970023">
+            <w:r w:rsidRPr="00B06546">
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Unterschrift Verantwortliche</w:t>
+              <w:t>Unterschrift Verantwortliche Person</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00EB3C49" w:rsidRPr="00B06546">
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Person</w:t>
+              <w:t xml:space="preserve"> für die Wirtschaftsführung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00970023" w:rsidRPr="00970023" w:rsidTr="00D31C21">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00970023" w:rsidRPr="00B06546" w14:paraId="39ACB332" w14:textId="77777777" w:rsidTr="00D31C21">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3472" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00D31C21">
+          <w:p w14:paraId="72E1F5AF" w14:textId="77777777" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00D31C21">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00D31C21">
+          <w:p w14:paraId="619B409F" w14:textId="0A9EEBA9" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00B06546" w:rsidP="00D31C21">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="1442487471"/>
+                <w:placeholder>
+                  <w:docPart w:val="69FA484133BE46B4A8938C59E13042B9"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00D31C21">
+          <w:p w14:paraId="1C0AEBF4" w14:textId="77777777" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00D31C21">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4889" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00D31C21">
+          <w:p w14:paraId="6A0AC176" w14:textId="77777777" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00D31C21">
             <w:pPr>
               <w:spacing w:line="312" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="31634B26" w14:textId="77777777" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00970023">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2410"/>
           <w:tab w:val="left" w:pos="5812"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:right="-2"/>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="4946BD4E" w14:textId="740D86D3" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00970023">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
-[...9 lines deleted...]
-        <w:t>gen des Gastwirtschaftsgesetzes.</w:t>
+      <w:r w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Beachten Sie bitte die beiliegenden Bestimmungen des Gastwirtschaftsgesetzes</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3C49" w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (GWG) sGS 553.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A80DEF" w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00F37816" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="00F3BB17" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00970023" w:rsidP="00A80DEF">
       <w:pPr>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F37816">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="215D21F2" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Wichtige Vorschriften des Gastwirtschaftsgesetzes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="0CEC0A6C" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
         </w:rPr>
         <w:t>vom 26. November 1995 (GWG)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="5658977B" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
         </w:rPr>
         <w:t>_____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="1FB81B65" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00AE6BE5">
+    <w:p w14:paraId="74FFBB6B" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Patent</w:t>
       </w:r>
-      <w:r w:rsidR="00AE6BE5">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Das Patent für einen Anlass wird erteilt, wenn:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="11C5EDE3" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>der</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> handlungsfähig und charakterlich geeignet ist und für eine einwandfreie Betriebsführung Gewähr bietet;</w:t>
+        <w:t>der/die Gesuchsteller/in handlungsfähig und charakterlich geeignet ist und für eine einwandfreie Betriebsführung Gewähr bietet;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="7143D43C" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>der nachgesuchten gewerblichen Nutzung keine bau-, feuer- und lebensmittelpolizeilichen Vorschriften entgegenstehen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="5231F988" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00AE6BE5">
+    <w:p w14:paraId="623EBA6F" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ablehnung</w:t>
       </w:r>
-      <w:r w:rsidR="00AE6BE5">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Patente mit Berechtigung zum Alkoholausschank </w:t>
       </w:r>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>werden nicht erteilt</w:t>
       </w:r>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, wenn wichtige polizeiliche Interessen, insbesondere jene des Jugendschutzes, erheblich gefährdet sind.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
-[...14 lines deleted...]
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00AE6BE5">
+    <w:p w14:paraId="1B8320F9" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Schliessungszeit</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00970023">
+        <w:t>Schliessungszeit für bestimmte Anlässe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> für bestimmte Anlässe</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00970023">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> kann auf Gesuch des Patentinhabers verkürzt oder aufgehoben werden.</w:t>
+      <w:r w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Die Schliessungszeit kann auf Gesuch des Patentinhabers verkürzt oder aufgehoben werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
-[...14 lines deleted...]
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00AE6BE5">
+    <w:p w14:paraId="1094B279" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Pflichten des Patentinhabers</w:t>
       </w:r>
-      <w:r w:rsidR="00AE6BE5">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00970023">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Der Patentinhaber sorgt für Ordnung; insbesondere, dass die Nachbarschaft nicht durch übermässige Ein</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>wirkungen belästigt wird.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="338F8068" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Wenigstens </w:t>
       </w:r>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>drei alkoholfreie Getränke sind billiger anzubieten</w:t>
       </w:r>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> als das günstigste alkoholische Getränk glei</w:t>
       </w:r>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
-        <w:t xml:space="preserve">cher Menge. </w:t>
+        <w:t>cher Menge. Es muss zwingend eine Getränkekarte vorhanden sein.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="233DF551" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Der Patentinhaber darf die Gäste nicht zu übermässigem Alkoholkonsum veranlassen. Er darf Betrunkenen sowie Personen, die mit einem Alkoholverbot oder einer Abstinenzverpflichtung belegt sind, keine alkoholi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:softHyphen/>
         <w:t>schen Getränke abgeben. Auch Jugendlichen unter 16 Jahren darf er keine alkoholischen Getränke abgeben. Gebrannte Wasser dürfen nicht an Jugendliche unter 18 Jahren abgegeben werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
-[...14 lines deleted...]
-    <w:p w:rsidR="00970023" w:rsidRDefault="00970023" w:rsidP="00AE6BE5">
+    <w:p w14:paraId="1AF8EE9B" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:br/>
         <w:t>Preisbekanntgabe</w:t>
       </w:r>
-      <w:r w:rsidR="00AE6BE5">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Angebot und Preise von Speisen und Getränken sind gut sichtbar bekanntzugeben.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE6BE5" w:rsidRDefault="00AE6BE5" w:rsidP="00970023">
-[...14 lines deleted...]
-    <w:p w:rsidR="00AE6BE5" w:rsidRPr="00970023" w:rsidRDefault="00AE6BE5" w:rsidP="00AE6BE5">
+    <w:p w14:paraId="5AE68367" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE6BE5">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Gesundheitsgesetz</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00AE6BE5">
-[...78 lines deleted...]
-        <w:t xml:space="preserve"> Rauchzimmer betrieben wird.</w:t>
+      <w:r w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Seit dem 1. Oktober 2008 sind die Bestimmungen zum Schutz vor Passivrauchen in Kraft. In geschlossenen Räumen und Zelten, die öffentlich zugänglich sind (gratis oder gegen Bezahlung), darf nicht mehr geraucht werden. Ausnahmebewilligungen werden nur für räumlich abgetrennte Rauchzimmer gegeben, welche maximal ein Drittel der Schankfläche betragen. Mit dem Gesuchsformular sind entsprechende Situationspläne einzureichen, sofern ein unbedientes Rauchzimmer betrieben wird.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="584BF11D" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="746DD88C" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Abgabe alkoholischer Getränke</w:t>
       </w:r>
+      <w:r w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>detaillierte Hinweise gemäss Beilagen</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="35196C18" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
-[...3 lines deleted...]
-        <w:t>gem. revidierter Lebensmittelverordnung (LMV) per 1. Mai 2002</w:t>
+      <w:r w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="2B54AAAA" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="6A23FC58" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Für die Abgabe von alkoholischen Getränken gelten die folgenden Vorschriften:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="0194ABD7" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
-[...13 lines deleted...]
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="3F9111D9" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Abgabeverbot von Spirituosen (auch in verdünnter Form) an Jugendliche </w:t>
       </w:r>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>unter 18 Jahren</w:t>
       </w:r>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="3B669B42" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Abgabeverbot von alkoholischen Getränken aller Art an Jugendliche </w:t>
       </w:r>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>unter 16 Jahren;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="6A5F07B8" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>anbringen von Hinweisschildern betreffend die Abgabebeschränkungen am Abgabeort;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="5AB80864" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>deutliche Unterscheidung von alkoholischen und alkoholfreien Getränken.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE6BE5" w:rsidRPr="00970023" w:rsidRDefault="00AE6BE5" w:rsidP="00AE6BE5">
+    <w:p w14:paraId="6126C968" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00970023" w:rsidRPr="00970023" w:rsidRDefault="00970023" w:rsidP="00970023">
+    <w:p w14:paraId="280975E5" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ab 16 Jahren</w:t>
       </w:r>
-      <w:r w:rsidRPr="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> sind somit erlaubt: Wein, Bier, Obstwein und andere Fruchtweine sowie Getränke aus Wein, Obstwein, Fruchtwein und Bier.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AE6BE5" w:rsidRPr="00AE6BE5" w:rsidRDefault="00970023" w:rsidP="00AE6BE5">
+    <w:p w14:paraId="0DFCA73D" w14:textId="77777777" w:rsidR="00A80DEF" w:rsidRPr="00B06546" w:rsidRDefault="00A80DEF" w:rsidP="00A80DEF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360" w:hanging="360"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AE6BE5">
+      <w:r w:rsidRPr="00B06546">
         <w:rPr>
           <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Unter 18 Jahren</w:t>
-[...9 lines deleted...]
-      <w:bookmarkEnd w:id="2"/>
+        <w:t>Ab 18 Jahren</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Regular" w:hAnsi="DIN-Regular" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B06546">
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>sind somit erlaub: Spirituosen, Aperitifs, Alcopops, Tabakprodukte und E-Zigaretten</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00AE6BE5" w:rsidRPr="00AE6BE5" w:rsidSect="00970023">
+    <w:p w14:paraId="3377B882" w14:textId="30A888DB" w:rsidR="00AE6BE5" w:rsidRPr="00AE6BE5" w:rsidRDefault="00AE6BE5" w:rsidP="00A80DEF">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00AE6BE5" w:rsidRPr="00AE6BE5" w:rsidSect="00F00777">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1402" w:right="1134" w:bottom="284" w:left="1134" w:header="580" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1402" w:right="708" w:bottom="284" w:left="1134" w:header="580" w:footer="720" w:gutter="0"/>
       <w:paperSrc w:first="15"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FC49AC" w:rsidRDefault="00FC49AC" w:rsidP="00970023">
-      <w:r>
+    <w:p w14:paraId="31216044" w14:textId="77777777" w:rsidR="001836A4" w:rsidRPr="00B06546" w:rsidRDefault="001836A4" w:rsidP="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FC49AC" w:rsidRDefault="00FC49AC" w:rsidP="00970023">
-      <w:r>
+    <w:p w14:paraId="323F28A1" w14:textId="77777777" w:rsidR="001836A4" w:rsidRPr="00B06546" w:rsidRDefault="001836A4" w:rsidP="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DIN-Regular">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="02000503030000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DIN-Light">
     <w:panose1 w:val="02000504020000020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="0000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings 2">
-    <w:panose1 w:val="05020102010507070707"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00FC49AC" w:rsidRDefault="00FC49AC" w:rsidP="00970023">
-      <w:r>
+    <w:p w14:paraId="6660D049" w14:textId="77777777" w:rsidR="001836A4" w:rsidRPr="00B06546" w:rsidRDefault="001836A4" w:rsidP="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00FC49AC" w:rsidRDefault="00FC49AC" w:rsidP="00970023">
-      <w:r>
+    <w:p w14:paraId="09030DEE" w14:textId="77777777" w:rsidR="001836A4" w:rsidRPr="00B06546" w:rsidRDefault="001836A4" w:rsidP="00970023">
+      <w:r w:rsidRPr="00B06546">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00970023" w:rsidRDefault="00970023">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1DA94C30" w14:textId="77777777" w:rsidR="00970023" w:rsidRPr="00B06546" w:rsidRDefault="00970023">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
-    <w:r w:rsidRPr="00F37816">
+    <w:r w:rsidRPr="00B06546">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
-        <w:noProof/>
-        <w:lang w:val="de-CH"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D132B50" wp14:editId="13719AFE">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B69EBC1" wp14:editId="39863B82">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>13335</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>26509</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1270000" cy="338455"/>
           <wp:effectExtent l="0" t="0" r="6350" b="4445"/>
           <wp:wrapNone/>
-          <wp:docPr id="10" name="Grafik 10" descr="Logo-rot"/>
+          <wp:docPr id="278271565" name="Grafik 278271565" descr="Logo-rot"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 2" descr="Logo-rot"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -2712,181 +2756,199 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14FC35F0"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="40767A8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6761547A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="40767A8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="624043658">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2141802798">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+  <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00970023"/>
+    <w:rsid w:val="001836A4"/>
+    <w:rsid w:val="002D2154"/>
+    <w:rsid w:val="003F0514"/>
+    <w:rsid w:val="00407E62"/>
+    <w:rsid w:val="00547F73"/>
+    <w:rsid w:val="006021D7"/>
+    <w:rsid w:val="006D1224"/>
     <w:rsid w:val="00970023"/>
+    <w:rsid w:val="00974F26"/>
+    <w:rsid w:val="00A80DEF"/>
     <w:rsid w:val="00AE6BE5"/>
+    <w:rsid w:val="00B06546"/>
+    <w:rsid w:val="00C439DF"/>
+    <w:rsid w:val="00CA159A"/>
+    <w:rsid w:val="00CB6AD9"/>
     <w:rsid w:val="00CD60E2"/>
+    <w:rsid w:val="00CE6817"/>
+    <w:rsid w:val="00EB3C49"/>
+    <w:rsid w:val="00F00777"/>
     <w:rsid w:val="00FC49AC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="16D2EE0E"/>
+  <w14:docId w14:val="0846358C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BC9DAADC-4877-44BF-99EE-DC8360065AA4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3214,62 +3276,67 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00970023"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
-      <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
+      <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:qFormat/>
     <w:rsid w:val="00970023"/>
     <w:pPr>
       <w:keepNext/>
       <w:pBdr>
         <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
     </w:rPr>
@@ -3369,66 +3436,2483 @@
     <w:link w:val="SprechblasentextZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AE6BE5"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
     <w:name w:val="Sprechblasentext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Sprechblasentext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AE6BE5"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="de-DE" w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Platzhaltertext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00CE6817"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellenraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B06546"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="80C25FBB1EC3471E833BFE7886FF8CF6"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{994A5BFD-2C4D-47E4-BBC8-9FFD915E1205}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="006B35B0" w:rsidP="006B35B0">
+          <w:pPr>
+            <w:pStyle w:val="80C25FBB1EC3471E833BFE7886FF8CF68"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B06546">
+            <w:rPr>
+              <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="797CD12F95E241BDB2A7268630B66526"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DB45191E-6EEF-42C6-8D6A-A4FFA284A7E6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="006B35B0" w:rsidP="006B35B0">
+          <w:pPr>
+            <w:pStyle w:val="797CD12F95E241BDB2A7268630B665268"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B06546">
+            <w:rPr>
+              <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1CE8BB19AD7646A7962270CBCEEB0729"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{6A35495D-1E8D-42C5-965C-D83E516D7A42}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="006B35B0" w:rsidP="006B35B0">
+          <w:pPr>
+            <w:pStyle w:val="1CE8BB19AD7646A7962270CBCEEB07298"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B06546">
+            <w:rPr>
+              <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="50638CE33DBD47F29314C87DA879AAB9"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EF8A5CE6-5A6D-4827-9FC7-F3A0B9336606}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="006B35B0" w:rsidP="006B35B0">
+          <w:pPr>
+            <w:pStyle w:val="50638CE33DBD47F29314C87DA879AAB98"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B06546">
+            <w:rPr>
+              <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9D86CA5458CD494F89D528CC50363C9B"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{30529AD5-8D58-460D-960D-B96A732173B9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="006B35B0" w:rsidP="006B35B0">
+          <w:pPr>
+            <w:pStyle w:val="9D86CA5458CD494F89D528CC50363C9B8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B06546">
+            <w:rPr>
+              <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A8D8EF6762474EE3B15D8228E3EFDB1E"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{26966536-A68B-44CA-A519-47E53F134B54}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="006B35B0" w:rsidP="006B35B0">
+          <w:pPr>
+            <w:pStyle w:val="A8D8EF6762474EE3B15D8228E3EFDB1E7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B06546">
+            <w:rPr>
+              <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DCE4E1ABBBA24EB88E6B41208684DDE4"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4F78A520-21F2-4D20-857A-ECE62E4B9D1E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="006B35B0" w:rsidP="006B35B0">
+          <w:pPr>
+            <w:pStyle w:val="DCE4E1ABBBA24EB88E6B41208684DDE46"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B06546">
+            <w:rPr>
+              <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5A9BC72982CD42A78B236E3EAF3DD7FF"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A301CAD2-3C0C-48F2-AD25-1099CB7858A9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="006B35B0" w:rsidP="006B35B0">
+          <w:pPr>
+            <w:pStyle w:val="5A9BC72982CD42A78B236E3EAF3DD7FF6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B06546">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1A4E8036DC8846BA8EB23AD6E8DE15F9"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{3F92B818-D157-4E64-85C3-81EAFE8ECB1C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="006B35B0" w:rsidP="006B35B0">
+          <w:pPr>
+            <w:pStyle w:val="1A4E8036DC8846BA8EB23AD6E8DE15F96"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B06546">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="39F92E64496941A39987714E656E7D9C"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1C567A34-FB6E-4A0E-9097-E8BC14487CC0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="006B35B0" w:rsidP="006B35B0">
+          <w:pPr>
+            <w:pStyle w:val="39F92E64496941A39987714E656E7D9C6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B06546">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="69FA484133BE46B4A8938C59E13042B9"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{119FF7AD-BD50-475D-8B06-5153F74BE7BA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="006B35B0" w:rsidP="006B35B0">
+          <w:pPr>
+            <w:pStyle w:val="69FA484133BE46B4A8938C59E13042B92"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="827D44C4DEE64C1984D0604B3C620AAF"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0B66C7AC-B2F0-4857-A308-517782C30A4E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="006B35B0" w:rsidP="006B35B0">
+          <w:pPr>
+            <w:pStyle w:val="827D44C4DEE64C1984D0604B3C620AAF3"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="DIN-Light" w:hAnsi="DIN-Light" w:cs="Arial"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E228D018135A444492470BB9579464DB"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AF3E2770-9BBF-4893-8176-D6844C518668}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="006B35B0" w:rsidP="006B35B0">
+          <w:pPr>
+            <w:pStyle w:val="E228D018135A444492470BB9579464DB1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00B06546">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DIN-Regular">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="02000503030000020003"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8000002F" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DIN-Light">
+    <w:panose1 w:val="02000504020000020003"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="8000002F" w:usb1="0000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="006B35B0"/>
+    <w:rsid w:val="00407E62"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:rsid w:val="00E76EDE"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="de-CH"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Platzhaltertext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006B35B0"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="59F76E2378AE4CAF907BE55D5511D7B2">
+    <w:name w:val="59F76E2378AE4CAF907BE55D5511D7B2"/>
+    <w:rsid w:val="006B35B0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F8102843C0C0476C8D51C7656CB780EB">
+    <w:name w:val="F8102843C0C0476C8D51C7656CB780EB"/>
+    <w:rsid w:val="006B35B0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80C25FBB1EC3471E833BFE7886FF8CF6">
+    <w:name w:val="80C25FBB1EC3471E833BFE7886FF8CF6"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="797CD12F95E241BDB2A7268630B66526">
+    <w:name w:val="797CD12F95E241BDB2A7268630B66526"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CE8BB19AD7646A7962270CBCEEB0729">
+    <w:name w:val="1CE8BB19AD7646A7962270CBCEEB0729"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50638CE33DBD47F29314C87DA879AAB9">
+    <w:name w:val="50638CE33DBD47F29314C87DA879AAB9"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D86CA5458CD494F89D528CC50363C9B">
+    <w:name w:val="9D86CA5458CD494F89D528CC50363C9B"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80C25FBB1EC3471E833BFE7886FF8CF61">
+    <w:name w:val="80C25FBB1EC3471E833BFE7886FF8CF61"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="797CD12F95E241BDB2A7268630B665261">
+    <w:name w:val="797CD12F95E241BDB2A7268630B665261"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CE8BB19AD7646A7962270CBCEEB07291">
+    <w:name w:val="1CE8BB19AD7646A7962270CBCEEB07291"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50638CE33DBD47F29314C87DA879AAB91">
+    <w:name w:val="50638CE33DBD47F29314C87DA879AAB91"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D86CA5458CD494F89D528CC50363C9B1">
+    <w:name w:val="9D86CA5458CD494F89D528CC50363C9B1"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8D8EF6762474EE3B15D8228E3EFDB1E">
+    <w:name w:val="A8D8EF6762474EE3B15D8228E3EFDB1E"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80C25FBB1EC3471E833BFE7886FF8CF62">
+    <w:name w:val="80C25FBB1EC3471E833BFE7886FF8CF62"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="797CD12F95E241BDB2A7268630B665262">
+    <w:name w:val="797CD12F95E241BDB2A7268630B665262"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CE8BB19AD7646A7962270CBCEEB07292">
+    <w:name w:val="1CE8BB19AD7646A7962270CBCEEB07292"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50638CE33DBD47F29314C87DA879AAB92">
+    <w:name w:val="50638CE33DBD47F29314C87DA879AAB92"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D86CA5458CD494F89D528CC50363C9B2">
+    <w:name w:val="9D86CA5458CD494F89D528CC50363C9B2"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8D8EF6762474EE3B15D8228E3EFDB1E1">
+    <w:name w:val="A8D8EF6762474EE3B15D8228E3EFDB1E1"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DCE4E1ABBBA24EB88E6B41208684DDE4">
+    <w:name w:val="DCE4E1ABBBA24EB88E6B41208684DDE4"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A9BC72982CD42A78B236E3EAF3DD7FF">
+    <w:name w:val="5A9BC72982CD42A78B236E3EAF3DD7FF"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A4E8036DC8846BA8EB23AD6E8DE15F9">
+    <w:name w:val="1A4E8036DC8846BA8EB23AD6E8DE15F9"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39F92E64496941A39987714E656E7D9C">
+    <w:name w:val="39F92E64496941A39987714E656E7D9C"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63097BD16E434A559AA48A812C5EEBC2">
+    <w:name w:val="63097BD16E434A559AA48A812C5EEBC2"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80C25FBB1EC3471E833BFE7886FF8CF63">
+    <w:name w:val="80C25FBB1EC3471E833BFE7886FF8CF63"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="797CD12F95E241BDB2A7268630B665263">
+    <w:name w:val="797CD12F95E241BDB2A7268630B665263"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CE8BB19AD7646A7962270CBCEEB07293">
+    <w:name w:val="1CE8BB19AD7646A7962270CBCEEB07293"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50638CE33DBD47F29314C87DA879AAB93">
+    <w:name w:val="50638CE33DBD47F29314C87DA879AAB93"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D86CA5458CD494F89D528CC50363C9B3">
+    <w:name w:val="9D86CA5458CD494F89D528CC50363C9B3"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8D8EF6762474EE3B15D8228E3EFDB1E2">
+    <w:name w:val="A8D8EF6762474EE3B15D8228E3EFDB1E2"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DCE4E1ABBBA24EB88E6B41208684DDE41">
+    <w:name w:val="DCE4E1ABBBA24EB88E6B41208684DDE41"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A9BC72982CD42A78B236E3EAF3DD7FF1">
+    <w:name w:val="5A9BC72982CD42A78B236E3EAF3DD7FF1"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A4E8036DC8846BA8EB23AD6E8DE15F91">
+    <w:name w:val="1A4E8036DC8846BA8EB23AD6E8DE15F91"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39F92E64496941A39987714E656E7D9C1">
+    <w:name w:val="39F92E64496941A39987714E656E7D9C1"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63097BD16E434A559AA48A812C5EEBC21">
+    <w:name w:val="63097BD16E434A559AA48A812C5EEBC21"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="18FF6BA88F9B4BCDBB8A29074174F474">
+    <w:name w:val="18FF6BA88F9B4BCDBB8A29074174F474"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="de-DE"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80C25FBB1EC3471E833BFE7886FF8CF64">
+    <w:name w:val="80C25FBB1EC3471E833BFE7886FF8CF64"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="797CD12F95E241BDB2A7268630B665264">
+    <w:name w:val="797CD12F95E241BDB2A7268630B665264"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CE8BB19AD7646A7962270CBCEEB07294">
+    <w:name w:val="1CE8BB19AD7646A7962270CBCEEB07294"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50638CE33DBD47F29314C87DA879AAB94">
+    <w:name w:val="50638CE33DBD47F29314C87DA879AAB94"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D86CA5458CD494F89D528CC50363C9B4">
+    <w:name w:val="9D86CA5458CD494F89D528CC50363C9B4"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8D8EF6762474EE3B15D8228E3EFDB1E3">
+    <w:name w:val="A8D8EF6762474EE3B15D8228E3EFDB1E3"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DCE4E1ABBBA24EB88E6B41208684DDE42">
+    <w:name w:val="DCE4E1ABBBA24EB88E6B41208684DDE42"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A9BC72982CD42A78B236E3EAF3DD7FF2">
+    <w:name w:val="5A9BC72982CD42A78B236E3EAF3DD7FF2"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A4E8036DC8846BA8EB23AD6E8DE15F92">
+    <w:name w:val="1A4E8036DC8846BA8EB23AD6E8DE15F92"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39F92E64496941A39987714E656E7D9C2">
+    <w:name w:val="39F92E64496941A39987714E656E7D9C2"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63097BD16E434A559AA48A812C5EEBC22">
+    <w:name w:val="63097BD16E434A559AA48A812C5EEBC22"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7A491E71C1F2453A93E3FE6ECD859972">
+    <w:name w:val="7A491E71C1F2453A93E3FE6ECD859972"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E468056CAD0C4BFEB58DA4ACC8542D28">
+    <w:name w:val="E468056CAD0C4BFEB58DA4ACC8542D28"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="69FA484133BE46B4A8938C59E13042B9">
+    <w:name w:val="69FA484133BE46B4A8938C59E13042B9"/>
+    <w:rsid w:val="006B35B0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="85FCC064D7104BD781F6CE66E580865E">
+    <w:name w:val="85FCC064D7104BD781F6CE66E580865E"/>
+    <w:rsid w:val="006B35B0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80C25FBB1EC3471E833BFE7886FF8CF65">
+    <w:name w:val="80C25FBB1EC3471E833BFE7886FF8CF65"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="797CD12F95E241BDB2A7268630B665265">
+    <w:name w:val="797CD12F95E241BDB2A7268630B665265"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CE8BB19AD7646A7962270CBCEEB07295">
+    <w:name w:val="1CE8BB19AD7646A7962270CBCEEB07295"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50638CE33DBD47F29314C87DA879AAB95">
+    <w:name w:val="50638CE33DBD47F29314C87DA879AAB95"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D86CA5458CD494F89D528CC50363C9B5">
+    <w:name w:val="9D86CA5458CD494F89D528CC50363C9B5"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8D8EF6762474EE3B15D8228E3EFDB1E4">
+    <w:name w:val="A8D8EF6762474EE3B15D8228E3EFDB1E4"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DCE4E1ABBBA24EB88E6B41208684DDE43">
+    <w:name w:val="DCE4E1ABBBA24EB88E6B41208684DDE43"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A9BC72982CD42A78B236E3EAF3DD7FF3">
+    <w:name w:val="5A9BC72982CD42A78B236E3EAF3DD7FF3"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A4E8036DC8846BA8EB23AD6E8DE15F93">
+    <w:name w:val="1A4E8036DC8846BA8EB23AD6E8DE15F93"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39F92E64496941A39987714E656E7D9C3">
+    <w:name w:val="39F92E64496941A39987714E656E7D9C3"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63097BD16E434A559AA48A812C5EEBC23">
+    <w:name w:val="63097BD16E434A559AA48A812C5EEBC23"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="827D44C4DEE64C1984D0604B3C620AAF">
+    <w:name w:val="827D44C4DEE64C1984D0604B3C620AAF"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80C25FBB1EC3471E833BFE7886FF8CF66">
+    <w:name w:val="80C25FBB1EC3471E833BFE7886FF8CF66"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="797CD12F95E241BDB2A7268630B665266">
+    <w:name w:val="797CD12F95E241BDB2A7268630B665266"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CE8BB19AD7646A7962270CBCEEB07296">
+    <w:name w:val="1CE8BB19AD7646A7962270CBCEEB07296"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50638CE33DBD47F29314C87DA879AAB96">
+    <w:name w:val="50638CE33DBD47F29314C87DA879AAB96"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D86CA5458CD494F89D528CC50363C9B6">
+    <w:name w:val="9D86CA5458CD494F89D528CC50363C9B6"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8D8EF6762474EE3B15D8228E3EFDB1E5">
+    <w:name w:val="A8D8EF6762474EE3B15D8228E3EFDB1E5"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DCE4E1ABBBA24EB88E6B41208684DDE44">
+    <w:name w:val="DCE4E1ABBBA24EB88E6B41208684DDE44"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A9BC72982CD42A78B236E3EAF3DD7FF4">
+    <w:name w:val="5A9BC72982CD42A78B236E3EAF3DD7FF4"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A4E8036DC8846BA8EB23AD6E8DE15F94">
+    <w:name w:val="1A4E8036DC8846BA8EB23AD6E8DE15F94"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39F92E64496941A39987714E656E7D9C4">
+    <w:name w:val="39F92E64496941A39987714E656E7D9C4"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63097BD16E434A559AA48A812C5EEBC24">
+    <w:name w:val="63097BD16E434A559AA48A812C5EEBC24"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="827D44C4DEE64C1984D0604B3C620AAF1">
+    <w:name w:val="827D44C4DEE64C1984D0604B3C620AAF1"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80C25FBB1EC3471E833BFE7886FF8CF67">
+    <w:name w:val="80C25FBB1EC3471E833BFE7886FF8CF67"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="797CD12F95E241BDB2A7268630B665267">
+    <w:name w:val="797CD12F95E241BDB2A7268630B665267"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CE8BB19AD7646A7962270CBCEEB07297">
+    <w:name w:val="1CE8BB19AD7646A7962270CBCEEB07297"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50638CE33DBD47F29314C87DA879AAB97">
+    <w:name w:val="50638CE33DBD47F29314C87DA879AAB97"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D86CA5458CD494F89D528CC50363C9B7">
+    <w:name w:val="9D86CA5458CD494F89D528CC50363C9B7"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8D8EF6762474EE3B15D8228E3EFDB1E6">
+    <w:name w:val="A8D8EF6762474EE3B15D8228E3EFDB1E6"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DCE4E1ABBBA24EB88E6B41208684DDE45">
+    <w:name w:val="DCE4E1ABBBA24EB88E6B41208684DDE45"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A9BC72982CD42A78B236E3EAF3DD7FF5">
+    <w:name w:val="5A9BC72982CD42A78B236E3EAF3DD7FF5"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A4E8036DC8846BA8EB23AD6E8DE15F95">
+    <w:name w:val="1A4E8036DC8846BA8EB23AD6E8DE15F95"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39F92E64496941A39987714E656E7D9C5">
+    <w:name w:val="39F92E64496941A39987714E656E7D9C5"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="63097BD16E434A559AA48A812C5EEBC25">
+    <w:name w:val="63097BD16E434A559AA48A812C5EEBC25"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="827D44C4DEE64C1984D0604B3C620AAF2">
+    <w:name w:val="827D44C4DEE64C1984D0604B3C620AAF2"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="69FA484133BE46B4A8938C59E13042B91">
+    <w:name w:val="69FA484133BE46B4A8938C59E13042B91"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1EB4EAE8EE834915A4A99262AEF0A738">
+    <w:name w:val="1EB4EAE8EE834915A4A99262AEF0A738"/>
+    <w:rsid w:val="006B35B0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E228D018135A444492470BB9579464DB">
+    <w:name w:val="E228D018135A444492470BB9579464DB"/>
+    <w:rsid w:val="006B35B0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80C25FBB1EC3471E833BFE7886FF8CF68">
+    <w:name w:val="80C25FBB1EC3471E833BFE7886FF8CF68"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="797CD12F95E241BDB2A7268630B665268">
+    <w:name w:val="797CD12F95E241BDB2A7268630B665268"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1CE8BB19AD7646A7962270CBCEEB07298">
+    <w:name w:val="1CE8BB19AD7646A7962270CBCEEB07298"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50638CE33DBD47F29314C87DA879AAB98">
+    <w:name w:val="50638CE33DBD47F29314C87DA879AAB98"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9D86CA5458CD494F89D528CC50363C9B8">
+    <w:name w:val="9D86CA5458CD494F89D528CC50363C9B8"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A8D8EF6762474EE3B15D8228E3EFDB1E7">
+    <w:name w:val="A8D8EF6762474EE3B15D8228E3EFDB1E7"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DCE4E1ABBBA24EB88E6B41208684DDE46">
+    <w:name w:val="DCE4E1ABBBA24EB88E6B41208684DDE46"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5A9BC72982CD42A78B236E3EAF3DD7FF6">
+    <w:name w:val="5A9BC72982CD42A78B236E3EAF3DD7FF6"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A4E8036DC8846BA8EB23AD6E8DE15F96">
+    <w:name w:val="1A4E8036DC8846BA8EB23AD6E8DE15F96"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="39F92E64496941A39987714E656E7D9C6">
+    <w:name w:val="39F92E64496941A39987714E656E7D9C6"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E228D018135A444492470BB9579464DB1">
+    <w:name w:val="E228D018135A444492470BB9579464DB1"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="827D44C4DEE64C1984D0604B3C620AAF3">
+    <w:name w:val="827D44C4DEE64C1984D0604B3C620AAF3"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="69FA484133BE46B4A8938C59E13042B92">
+    <w:name w:val="69FA484133BE46B4A8938C59E13042B92"/>
+    <w:rsid w:val="006B35B0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3653,70 +6137,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>480</Words>
-  <Characters>3027</Characters>
+  <Words>518</Words>
+  <Characters>3264</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>VRSG AG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3501</CharactersWithSpaces>
+  <CharactersWithSpaces>3775</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Adrian Nef</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>